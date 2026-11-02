--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -167,51 +167,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa čl. 127 ods. 3 ústavy ústavný súd môže svojím rozhodnutím, ktorým vyhovie sťažnosti, priznať tomu, koho práva podľa odseku 1 boli porušené, primerané finančné zadosťučinenie. Predmetom konania pred ústavným súdom bolo posúdenie, či v období po vydaní nálezu ústavného súdu č. k. I. ÚS 118/06-49 z 11. júla 2006 došlo postupom okresného súdu v konaní vedenom pod sp. zn. 20 Cpr 18/03 o žalobe o neplatné skončenie pracovného pomeru a náhradu mzdy z neplatného skončenia pracovného pomeru k porušeniu základného práva sťažovateľa na prerokovanie veci bez zbytočných prieťahov zaručeného v čl. 48 ods. 2 ústavy. Z prehľadu procesných úkonov ústavný súd v postupe okresného súdu v skúmanom období nezistil žiadne významnejšie obdobie nečinnosti, ktoré by bolo možné kvalifikovať ako zbytočné prieťahy v zmysle požiadavky čl. 48 ods. 2 ústavy. Najdlhšie obdobie nečinnosti v trvaní viac ako 4 mesiace ústavný súd zistil v čase od 13. júla 2011, keď bol spis z krajského súdu vrátený späť okresnému súdu, do 7. decembra 2011, keď okresný súd vyzval sťažovateľa, aby špecifikoval svoje finančné nároky z neplatného skončenia pracovného pomeru. Obdobie viac ako 4 mesiacov však z ústavného hľadiska nevykazuje intenzitu porušenia čl. 48 ods. 2 ústavy. V súvislosti s posudzovaním postupu okresného súdu v skúmanom období ústavný súd poukazuje na skutočnosť, že dobu, resp. obdobie, počas ktorého sa spis nachádzal na krajskom súde z titulu konania o odvolaní (od 28. novembra 2007 – do 5. februára 2010, od 4. februára 2011 – do 13. júla 2011), nemožno pripočítať na ťarchu okresného súdu, ktorý v tomto čase objektívne nemohol ovplyvniť priebeh ani plynulosť skúmaného konania. Vzhľadom na uvedené dôvody ústavný súd rozhodol tak, ako to je uvedené vo výroku tohto rozhodnutia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Keďže rozhodnutie o prikázaní okresnému súdu konať vo veci bez zbytočných prieťahov, ako aj rozhodnutie o priznaní primeraného finančného zadosťučinenia a úhrady trov konania je viazané na vyslovenie porušenia práva alebo slobody sťažovateľa (čl. 127 ods. 2 prvá veta ústavy), ústavný súd sa vzhľadom na svoje rozhodnutie o nezistení porušenia sťažovateľom označeného základného práva už uvedenými nárokmi sťažovateľa nezaoberal. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 3. júla 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ussr:2ff23c03-ea5b-48e3-a49e-05922258f5a8 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ussr:2ff23c03-ea5b-48e3-a49e-05922258f5a8 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>