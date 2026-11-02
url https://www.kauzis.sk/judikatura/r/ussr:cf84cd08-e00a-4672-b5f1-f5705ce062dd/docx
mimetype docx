--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -252,51 +252,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Sťažovateľ žiadal aj zrušenie uznesenia najvyššieho súdu sp. zn. 2 To 44/2005 z 24. mája 2005 a vrátenie veci na ďalšie konanie najvyššiemu súdu. Vzhľadom na skutočnosť, že ústavný súd v inom konaní začatom na návrh iného obžalovaného v predmetnom trestnom konaní ako sťažovateľa predmetné uznesenie najvyššieho súdu už zrušil (nález č. k. I. ÚS 204/05-44 z 15. februára 2006), návrhu sťažovateľa v tejto časti sťažnosti nebolo možné vyhovieť. Navyše podľa zistených informácií bol sťažovateľ 31. marca 2006 z väzby prepustený, a preto neprichádza do úvahy vrátenie veci na ďalšie konanie najvyššiemu súdu. Je to tak preto, že o väzbe možno rozhodovať iba pro futuro, nie teda za dobu minulú. Ústavný súd sa zaoberal tiež žiadosťou sťažovateľa o priznanie primeraného finančného zadosťučinenia 1 000 000 Sk. Podľa názoru ústavného súdu v danom prípade neprichádza priznanie primeraného finančného zadosťučinenia do úvahy, a to jednak preto, že už samotné vyslovenie porušenia základného práva, resp. slobody predstavuje primeranú satisfakciu pre sťažovateľa, ako aj preto, že právny názor najvyššieho súdu zodpovedal jeho doterajšej judikatúre, hoci táto nebola v súlade s judikatúrou ESĽP. Ide preto o nový prístup k veci z hľadiska všeobecných súdov. Ústavný súd napokon rozhodol podľa § 36 ods. 2 zákona o ústavnom súde aj o náhrade trov konania sťažovateľa, ktoré mu vznikli v súvislosti s jeho právnym zastupovaním advokátom JUDr. Ing. K. K. v konaní pred ústavným súdom. Ústavný súd ich vyčíslil sumou 5 302 Sk spolu za dva úkony právnej služby podľa § 1 ods. 3, § 11 ods. 2, § 14 ods. 1 písm. a) a c) a § 16 ods. 3 vyhlášky Ministerstva spravodlivosti Slovenskej republiky č. 655/2004 Z. z. o odmenách a náhradách advokátov za poskytovanie právnych služieb v znení neskorších predpisov (vypočítanú zo základu nominálnej mesačnej mzdy zamestnanca hospodárstva Slovenskej republiky, ktorá v prvom polroku 2004 bola 15 008 Sk), t. j. 2-krát po 2 501 Sk a 2-krát po 150 Sk za miestne telekomunikačné výdavky a miestne prepravné, pretože išlo o úkony urobené v roku 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Vzhľadom na čl. 133 ústavy, podľa ktorého proti rozhodnutiu ústavného súdu nemožno podať opravný prostriedok, treba pod právoplatnosťou nálezu uvedenou vo výroku tohto rozhodnutia rozumieť jeho doručenie účastníkom konania. P o u č e n i e : Proti tomuto rozhodnutiu nemožno podať opravný prostriedok. V Košiciach 8. marca 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ussr:cf84cd08-e00a-4672-b5f1-f5705ce062dd (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ussr:cf84cd08-e00a-4672-b5f1-f5705ce062dd (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>